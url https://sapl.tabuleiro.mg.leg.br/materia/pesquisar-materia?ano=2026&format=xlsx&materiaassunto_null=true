--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="647" uniqueCount="316">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -415,50 +415,230 @@
     <t>“Que o Poder Executivo Municipal realize a revitalização da academia ao ar livre localizada ao lado da Capela Mortuária”.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1124/indicacao_-_030-2026_-_elida.pdf</t>
   </si>
   <si>
     <t>“Que o Poder Executivo Municipal realize a construção de novas gavetas mortuárias no Cemitério Municipal”.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1125/indicacao_-_031-2026_-_marta.pdf</t>
   </si>
   <si>
     <t>“Que o Poder Executivo Municipal realize a limpeza do mato e a retirada de barrancos na estrada rural do Distrito de Igrejinha, no trecho compreendido entre a Ponte dos Motas e a divisa com o Município de Mercês”.</t>
+  </si>
+  <si>
+    <t>1126</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1126/indicacao_-_032-2026_-_marcus.pdf</t>
+  </si>
+  <si>
+    <t>“Que o Poder Executivo Municipal realize melhorias na Ponte da Água Limpa, localizada em frente à propriedade da Fazenda Água Limpa, neste Município”.</t>
+  </si>
+  <si>
+    <t>1127</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1127/indicacao_-_033-2026_-_marcus.pdf</t>
+  </si>
+  <si>
+    <t>“Que o Poder Executivo Municipal providencie a alocação de mais servidores destinados aos serviços de limpeza pública na Comunidade do Botafogo, neste Município”.</t>
+  </si>
+  <si>
+    <t>1128</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1128/indicacao_-_034-2026_-_marta.pdf</t>
+  </si>
+  <si>
+    <t>“Que o Poder Executivo Municipal providencie a instalação de poste com luminária na Rua do Cruzeiro, próximo à escada de acesso à residência do senhor “Cacati”, no Distrito de Igrejinha, neste Município”.</t>
+  </si>
+  <si>
+    <t>1129</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1129/indicacao_-_035-2026_-_marta_.pdf</t>
+  </si>
+  <si>
+    <t>“Que o Poder Executivo Municipal providencie a limpeza geral do cemitério do Distrito de Igrejinha, bem como a poda das árvores situadas ao seu redor”.</t>
+  </si>
+  <si>
+    <t>1130</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1130/indicacao_-_036-2026_-_marta.pdf</t>
+  </si>
+  <si>
+    <t>1131</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1131/indicacao_-_037-2026_-_marcelo.pdf</t>
+  </si>
+  <si>
+    <t>“Que o Poder Executivo Municipal elabore projeto de lei instituindo programa social destinado aos servidores públicos municipais, consistente na concessão de cartão de benefício no valor de R$ 100,00 (cem reais) mensais, a ser utilizado exclusivamente nas barracas da feira livre realizada às sextas-feiras no Município de Tabuleiro/MG”.</t>
+  </si>
+  <si>
+    <t>1132</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1132/indicacao_-_038-2026_-_marta.pdf</t>
+  </si>
+  <si>
+    <t>“Que o Poder Executivo Municipal realize a pavimentação asfáltica nos seguintes trechos localizados no Distrito de Igrejinha: na saída do distrito sentido à Matinha, até o cemitério da comunidade; na saída do distrito sentido à Rio Pomba, até as proximidades da residência do Sr. Vanilson; e na saída do distrito sentido a Tabuleiro, até a residência do Sr. Geraldo Magela”.</t>
+  </si>
+  <si>
+    <t>1133</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1133/indicacao_-_039-2026_-ramon.pdf</t>
+  </si>
+  <si>
+    <t>“Que o Poder Executivo Municipal estude a possibilidade de elaboração de projeto de recomposição salarial dos servidores públicos municipais”.</t>
+  </si>
+  <si>
+    <t>1134</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1134/indicacao_-_040-2026_-ramon.pdf</t>
+  </si>
+  <si>
+    <t>“Que o Poder Executivo Municipal providencie a construção de banheiros masculino e feminino, galpão para exposição de vacas e bezerros, dormitórios e banheiros destinados aos produtores rurais no Município de Tabuleiro/MG”.</t>
+  </si>
+  <si>
+    <t>1135</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Marcus Leandro, Marta Helena</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1135/indicacao_-_041-2026_-_marcus_e_marta.pdf</t>
+  </si>
+  <si>
+    <t>“Que o Poder Executivo Municipal adote providências urgentes para a manutenção da infraestrutura da Farmácia Popular, incluindo o reparo do sistema de iluminação, do vaso sanitário e, prioritariamente, do gerador de energia da unidade”.</t>
+  </si>
+  <si>
+    <t>1156</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1156/indicacao_-_045-2026-_marcus.pdf</t>
+  </si>
+  <si>
+    <t>“Que o Poder Executivo Municipal realize a reforma do passeio público na Comunidade do Botafogo, no trecho compreendido entre a residência do Sr. Geraldinho e a residência da Sra. Íris”.</t>
+  </si>
+  <si>
+    <t>1157</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1157/indicacao_-_046-2026-_marcus.pdf</t>
+  </si>
+  <si>
+    <t>“Que o Poder Executivo Municipal realize a reforma do passeio público localizado em frente à academia ao ar livre da Comunidade do Botafogo”.</t>
+  </si>
+  <si>
+    <t>1158</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1158/indicacao_-_049-2026-_ramon.pdf</t>
+  </si>
+  <si>
+    <t>“Que o Poder Executivo Municipal realize campeonato de futebol veterano na Comunidade de Igrejinha”.</t>
+  </si>
+  <si>
+    <t>1159</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1159/indicacao_-_050-2026-_marcelo.pdf</t>
+  </si>
+  <si>
+    <t>“Que o Poder Executivo Municipal inclua no orçamento municipal dotação destinada à remuneração de professor de judô, reconhecendo e apoiando a prática da modalidade e garantindo sua oferta de forma gratuita à população”.</t>
+  </si>
+  <si>
+    <t>1160</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1160/indicacao_-_051-2026-_marcus.pdf</t>
+  </si>
+  <si>
+    <t>“Que o Poder Executivo Municipal realize uma reforma na escola da Comunidade do Botafogo, contemplando a recuperação do telhado, do piso e dos muros do estabelecimento”.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1099/requerimento_-_001-2026_-_ramon.pdf</t>
   </si>
   <si>
     <t>“Que seja informado a esta Casa informações sobre os motivos pelos quais ainda não foi realizada a substituição das tampas de bueiro de madeira por materiais adequados no Município”.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1100/requerimento_-_002-2026_-_ramon.pdf</t>
   </si>
   <si>
     <t>“Requer-se ao Poder Executivo esclarecimentos se as máquinas agrícolas (tratores) passaram por revisão técnica e se encontram em plenas condições de uso para atender a população”.</t>
   </si>
@@ -475,72 +655,357 @@
     <t>1112</t>
   </si>
   <si>
     <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1112/requerimento_-_004-2026_-_ramon.pdf</t>
   </si>
   <si>
     <t>“Requer ao Poder Executivo Municipal que sejam prestadas informações detalhadas sobre as emendas destinadas pela Delegada Ione ao Município de Tabuleiro/MG, sendo: (i) uma emenda de aproximadamente R$ 500.000,00, destinada à construção de um pavilhão no Parque de Exposições; e (ii) uma emenda no valor de R$ 270.000,00, destinada à aquisição de um trator.”.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>Marcelo Emiliano, Adenilson</t>
   </si>
   <si>
     <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1113/requerimento_-_005-2026_-_marcelo_e_adenilson.pdf</t>
   </si>
   <si>
     <t>“REQUER que o Poder Executivo Municipal preste esclarecimentos acerca dos motivos que levaram à troca dos Agentes Comunitários de Saúde de suas respectivas áreas de atuação. Requer, ainda, que sejam informados:_x000D_
 I – se houve estudo técnico, administrativo ou parecer que fundamentasse tal decisão;_x000D_
 II – se os agentes e a comunidade foram previamente comunicados;_x000D_
 III – se a medida possui caráter temporário ou definitivo;_x000D_
 IV – se há previsão de retorno dos agentes às suas áreas de origem.”</t>
   </si>
   <si>
+    <t>1136</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1136/requerimento_-_006-2026_-_marta.pdf</t>
+  </si>
+  <si>
+    <t>“Que o Poder Executivo Municipal informe a esta Casa Legislativa se há previsão de realização de melhorias na infraestrutura elétrica destinada à feira livre do município”.</t>
+  </si>
+  <si>
+    <t>1161</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1161/requerimento_-007-2026-_ramon.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e com fundamento no artigo 148-A do Regimento Interno desta Casa, vem, respeitosamente, requerer a aprovação do Plenário para a realização de Audiência Pública, com a presença do Secretário Municipal de Saúde, do Secretário Municipal de Meio Ambiente e da Presidente da Causa Animal, Sra. Patrícia, a fim de debater as ocorrências envolvendo animais atacando pessoas nas vias públicas do Município de Tabuleiro/MG.</t>
+  </si>
+  <si>
+    <t>1137</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1137/requerimento_008-2026-_ramon.pdf</t>
+  </si>
+  <si>
+    <t>“Requer ao Poder Executivo Municipal o encaminhamento dos laudos técnicos referentes às últimas visitas realizadas em residências, pontes e demais localidades afetadas pelas chuvas ocorridas no ano de 2026”.</t>
+  </si>
+  <si>
+    <t>1162</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1162/requerimento_-009-2026-_ramon.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e com fundamento no artigo 148-A do Regimento Interno desta Casa, vem, respeitosamente, requerer a aprovação do Plenário para a realização de Audiência Pública, com a presença de representantes da COPASA (Companhia de Saneamento de Minas Gerais), e de sua empresa terceirizada responsável pela execução de obras no Município, a fim de debater a recorrente falta de fornecimento de água e os danos causados à pavimentação das vias públicas municipais em decorrência de obras realizadas sem o devido reparo posterior.</t>
+  </si>
+  <si>
+    <t>1163</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1163/requerimento_-010-2026-_marcus.pdf</t>
+  </si>
+  <si>
+    <t>“Que o Poder Executivo Municipal informe a esta Casa Legislativa acerca do funcionamento do sistema de câmeras de monitoramento do Município de Tabuleiro/MG”.</t>
+  </si>
+  <si>
+    <t>1138</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1138/pl_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃ BENEMÉRITA.</t>
+  </si>
+  <si>
+    <t>1139</t>
+  </si>
+  <si>
+    <t>Adenilson</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1139/pl_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece, no âmbito do Município de Tabuleiro-MG, a fibromialgia como condição de saúde que pode caracterizar a pessoa como pessoa com deficiência para fins de acesso a políticas públicas municipais, institui a Carteira Municipal de Identificação da Pessoa com Fibromialgia e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1140</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1140/pl_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reparação dos danos ou imperfeições causados nas vias públicas da zona urbana e rural do município de tabuleiro por empresas prestadoras de serviços públicos e dá outras providências</t>
+  </si>
+  <si>
+    <t>1141</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1141/pl_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃ HONORÁRIA.</t>
+  </si>
+  <si>
+    <t>1164</t>
+  </si>
+  <si>
+    <t>Francisco Guilherme, Adenilson, Marcelo Emiliano, Marta Helena, Nívea, Rafael, Ramon Alves, Élida</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1164/pl_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o regime de concessão de diárias para agentes políticos e servidores públicos no âmbito do Município de Tabuleiro/MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1142</t>
+  </si>
+  <si>
+    <t>Ailton Sérgio Moreira Ferraz</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1142/01_-_007-2026_-_cria_coordenador_sala_de_vacina.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a criação do cargo de Coordenador Municipal da Sala de Vacinas” no âmbito da Administração Pública Municipal de Tabuleiro/MG, fixa vencimentos, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1143</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1143/pl_-_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Reconhece a Capoeira como Patrimônio Cultural Imaterial do Município de Tabuleiro/MG e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>1144</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1144/pl_-_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a permanência dos Agentes Comunitários de Saúde (ACS) em suas respectivas áreas de atuação no âmbito da Atenção Primária à Saúde do Município de Tabuleiro-MG.</t>
+  </si>
+  <si>
+    <t>1145</t>
+  </si>
+  <si>
+    <t>Nívea</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1145/pl_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO.</t>
+  </si>
+  <si>
+    <t>1146</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1146/013-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre revisão geral anual dos Servidores Públicos Municipais, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>1147</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1147/pl_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Altera dispositivos da Lei Municipal nº 973, de 18 de junho de 2025, que autoriza o Poder Executivo Municipal a adquirir bem imóvel, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1148</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1148/pl_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>1149</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1149/pl_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a criação do cargo isolado de Profissional de Apoio Escolar no âmbito da Administração Pública Municipal de Tabuleiro/MG, fixa vencimentos, e dá outras providências"</t>
+  </si>
+  <si>
+    <t>1150</t>
+  </si>
+  <si>
+    <t>Mesa Diretora da Câmara</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1150/pl_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE REVISÃO GERAL ANUAL DOS SERVIDORES DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”</t>
+  </si>
+  <si>
+    <t>1165</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1165/pl_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O PROGRAMA WIFI LIVRE NO MUNICÍPIO DE TABULEIRO/MG</t>
+  </si>
+  <si>
+    <t>1166</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1166/pl_019-2026__ldo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1167</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1167/pl_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Veda a nomeação e contratação pela Administração Pública Direta e Indireta de Tabuleiro de pessoas condenadas pelos tipos penais criados pela Lei Federal nº 14.811 de 12 de janeiro de 2024”</t>
+  </si>
+  <si>
     <t>1114</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Moção Congratulação</t>
   </si>
   <si>
     <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1114/mocao_de_congratulacao_-_001-2026_-_ramon.pdf</t>
   </si>
   <si>
     <t>“Que sejam consignados Votos de Congratulação a todos os blocos participantes do Carnaval de Tabuleiro, em reconhecimento pela relevante contribuição cultural e social prestada ao Município”.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1121/mocao_de_congratulacao_-_002-2026_-_ramon.pdf</t>
   </si>
   <si>
     <t>“Que sejam consignados Votos de Congratulação a todos comerciantes do Município de Tabuleiro, em reconhecimento ao gesto de solidariedade e generosidade demonstrado por meio das doações destinadas às pessoas afetadas pelas enchentes ocorridas nas cidades da região”.</t>
+  </si>
+  <si>
+    <t>1168</t>
+  </si>
+  <si>
+    <t>Marcelo Emiliano, Rafael</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1168/mocao_de_congratulacao_-_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Que sejam consignados Votos de Congratulação à Deputada Federal Ana Pimentel (PT)”.</t>
+  </si>
+  <si>
+    <t>1151</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1151/pdl_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Medalha Genésio Rodrigues de Moraes ao cidadão José Rafael Dias Netto e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1152</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1152/pdl_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Medalha Genésio Rodrigues de Moraes a cidadã Maria Izabel e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1153</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1153/pdl_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Medalha Genésio Rodrigues de Moraes a cidadã Jéssica Catherine de Souza e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1154</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1154/pdl_-_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O DECRETO LEGISLATIVO DE Nº 002/2025 QUE CRIOU A MEDALHA GENÉSIO RODRIGUES DE MORAES</t>
+  </si>
+  <si>
+    <t>1155</t>
+  </si>
+  <si>
+    <t>CFO - Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1155/005-2026_-_prestacao_de_contas_-_2024.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A APRECIAÇÃO DO PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS, REFERENTE ÀS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE TABULEIRO, RELATIVAS AO EXERCÍCIO DE 2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -844,67 +1309,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1089/indicacao_-_001-2026_-_elida.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1090/indicacao_-_002-2026_-_elida.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1091/indicacao_-_003-2026_-_elida.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1092/indicacao_-_004-2026_-_elida.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1093/indicacao_-_005-2026_-_elida.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1095/indicacao_-_007-2026_-_marcus.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/indicacao_-_008-2026_-_ramon.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1098/indicacao_-_011-2026_-_marta.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1101/indicacao_-_012-2026_-_marcus.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1102/indicacao_-_013-2026_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1103/indicacao_-_014-2026_-_marcus.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1104/indicacao_-_015-2026_-_elida.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1105/indicacao_-_016-2026_-_ramon.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1106/indicacao_-_017-2026_-_marta.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1107/indicacao_-_018-2026_-_ramon.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1108/indicacao_-_019-2026_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1109/indicacao_-_020-2026_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1110/indicacao_-_021-2026_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1115/indicacao_-_022-2026_-_ramon.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1116/indicacao_-_023-2026_-_ramon.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1117/indicacao_-_024-2026_-_marta.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1118/indicacao_-_025-2026_-_marta.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1119/indicacao_-_026-2026_-_marta.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1120/indicacao_-_027-2026_-_marta.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1122/indicacao_-_028-2026_-_elida.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1123/indicacao_-_029-2026_-_elida.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1124/indicacao_-_030-2026_-_elida.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1125/indicacao_-_031-2026_-_marta.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1099/requerimento_-_001-2026_-_ramon.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1100/requerimento_-_002-2026_-_ramon.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1111/requerimento_-_003-2026_-_ramon.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1112/requerimento_-_004-2026_-_ramon.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1113/requerimento_-_005-2026_-_marcelo_e_adenilson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1114/mocao_de_congratulacao_-_001-2026_-_ramon.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1121/mocao_de_congratulacao_-_002-2026_-_ramon.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1089/indicacao_-_001-2026_-_elida.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1090/indicacao_-_002-2026_-_elida.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1091/indicacao_-_003-2026_-_elida.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1092/indicacao_-_004-2026_-_elida.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1093/indicacao_-_005-2026_-_elida.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1095/indicacao_-_007-2026_-_marcus.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/indicacao_-_008-2026_-_ramon.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1098/indicacao_-_011-2026_-_marta.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1101/indicacao_-_012-2026_-_marcus.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1102/indicacao_-_013-2026_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1103/indicacao_-_014-2026_-_marcus.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1104/indicacao_-_015-2026_-_elida.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1105/indicacao_-_016-2026_-_ramon.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1106/indicacao_-_017-2026_-_marta.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1107/indicacao_-_018-2026_-_ramon.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1108/indicacao_-_019-2026_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1109/indicacao_-_020-2026_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1110/indicacao_-_021-2026_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1115/indicacao_-_022-2026_-_ramon.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1116/indicacao_-_023-2026_-_ramon.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1117/indicacao_-_024-2026_-_marta.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1118/indicacao_-_025-2026_-_marta.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1119/indicacao_-_026-2026_-_marta.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1120/indicacao_-_027-2026_-_marta.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1122/indicacao_-_028-2026_-_elida.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1123/indicacao_-_029-2026_-_elida.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1124/indicacao_-_030-2026_-_elida.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1125/indicacao_-_031-2026_-_marta.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1126/indicacao_-_032-2026_-_marcus.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1127/indicacao_-_033-2026_-_marcus.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1128/indicacao_-_034-2026_-_marta.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1129/indicacao_-_035-2026_-_marta_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1130/indicacao_-_036-2026_-_marta.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1131/indicacao_-_037-2026_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1132/indicacao_-_038-2026_-_marta.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1133/indicacao_-_039-2026_-ramon.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1134/indicacao_-_040-2026_-ramon.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1135/indicacao_-_041-2026_-_marcus_e_marta.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1156/indicacao_-_045-2026-_marcus.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1157/indicacao_-_046-2026-_marcus.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1158/indicacao_-_049-2026-_ramon.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1159/indicacao_-_050-2026-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1160/indicacao_-_051-2026-_marcus.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1099/requerimento_-_001-2026_-_ramon.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1100/requerimento_-_002-2026_-_ramon.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1111/requerimento_-_003-2026_-_ramon.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1112/requerimento_-_004-2026_-_ramon.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1113/requerimento_-_005-2026_-_marcelo_e_adenilson.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1136/requerimento_-_006-2026_-_marta.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1161/requerimento_-007-2026-_ramon.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1137/requerimento_008-2026-_ramon.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1162/requerimento_-009-2026-_ramon.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1163/requerimento_-010-2026-_marcus.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1138/pl_001-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1139/pl_002-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1140/pl_003-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1141/pl_004-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1164/pl_005-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1142/01_-_007-2026_-_cria_coordenador_sala_de_vacina.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1143/pl_-_010-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1144/pl_-_011-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1145/pl_012-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1146/013-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1147/pl_014-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1148/pl_015-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1149/pl_016-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1150/pl_017-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1165/pl_018-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1166/pl_019-2026__ldo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1167/pl_020-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1114/mocao_de_congratulacao_-_001-2026_-_ramon.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1121/mocao_de_congratulacao_-_002-2026_-_ramon.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1168/mocao_de_congratulacao_-_003-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1151/pdl_001-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1152/pdl_002-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1153/pdl_003-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1154/pdl_-_004-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tabuleiro.mg.leg.br/media/sapl/public/materialegislativa/2026/1155/005-2026_-_prestacao_de_contas_-_2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H38"/>
+  <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="26.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="89.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1675,263 +2140,1424 @@
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>50</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>133</v>
       </c>
       <c r="H31" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>135</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D32" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>34</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="F32" t="s">
-[...2 lines deleted...]
-      <c r="G32" s="1" t="s">
+      <c r="H32" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>139</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
         <v>140</v>
       </c>
-      <c r="B33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>137</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>141</v>
       </c>
       <c r="H33" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>21</v>
+        <v>144</v>
       </c>
       <c r="D34" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>137</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H34" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>25</v>
+        <v>148</v>
       </c>
       <c r="D35" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>137</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="H35" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>29</v>
+        <v>152</v>
       </c>
       <c r="D36" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>137</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
+        <v>50</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H36" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>155</v>
       </c>
       <c r="D37" t="s">
-        <v>154</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>155</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>156</v>
       </c>
       <c r="H37" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>158</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
+        <v>159</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>50</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H38" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>162</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>163</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>42</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H39" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>166</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>167</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>42</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H40" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>170</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>171</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>172</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H41" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>175</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>176</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>34</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H42" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>179</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>180</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>34</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H43" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>183</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>184</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>42</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H44" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>187</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>188</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>59</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H45" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>191</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>192</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>34</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H46" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>195</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
+        <v>196</v>
+      </c>
+      <c r="E47" t="s">
+        <v>197</v>
+      </c>
+      <c r="F47" t="s">
+        <v>42</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H47" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>200</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
         <v>17</v>
       </c>
-      <c r="D38" t="s">
-[...5 lines deleted...]
-      <c r="F38" t="s">
+      <c r="D48" t="s">
+        <v>196</v>
+      </c>
+      <c r="E48" t="s">
+        <v>197</v>
+      </c>
+      <c r="F48" t="s">
         <v>42</v>
       </c>
-      <c r="G38" s="1" t="s">
-[...3 lines deleted...]
-        <v>160</v>
+      <c r="G48" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H48" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>203</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>21</v>
+      </c>
+      <c r="D49" t="s">
+        <v>196</v>
+      </c>
+      <c r="E49" t="s">
+        <v>197</v>
+      </c>
+      <c r="F49" t="s">
+        <v>42</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H49" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>206</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>25</v>
+      </c>
+      <c r="D50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E50" t="s">
+        <v>197</v>
+      </c>
+      <c r="F50" t="s">
+        <v>42</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H50" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>209</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>29</v>
+      </c>
+      <c r="D51" t="s">
+        <v>196</v>
+      </c>
+      <c r="E51" t="s">
+        <v>197</v>
+      </c>
+      <c r="F51" t="s">
+        <v>210</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H51" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>213</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>33</v>
+      </c>
+      <c r="D52" t="s">
+        <v>196</v>
+      </c>
+      <c r="E52" t="s">
+        <v>197</v>
+      </c>
+      <c r="F52" t="s">
+        <v>50</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H52" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>216</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53" t="s">
+        <v>196</v>
+      </c>
+      <c r="E53" t="s">
+        <v>197</v>
+      </c>
+      <c r="F53" t="s">
+        <v>42</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H53" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>219</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>41</v>
+      </c>
+      <c r="D54" t="s">
+        <v>196</v>
+      </c>
+      <c r="E54" t="s">
+        <v>197</v>
+      </c>
+      <c r="F54" t="s">
+        <v>42</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H54" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>222</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>223</v>
+      </c>
+      <c r="D55" t="s">
+        <v>196</v>
+      </c>
+      <c r="E55" t="s">
+        <v>197</v>
+      </c>
+      <c r="F55" t="s">
+        <v>42</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H55" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>226</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>46</v>
+      </c>
+      <c r="D56" t="s">
+        <v>196</v>
+      </c>
+      <c r="E56" t="s">
+        <v>197</v>
+      </c>
+      <c r="F56" t="s">
+        <v>34</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H56" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>229</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" t="s">
+        <v>230</v>
+      </c>
+      <c r="E57" t="s">
+        <v>231</v>
+      </c>
+      <c r="F57" t="s">
+        <v>59</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H57" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>234</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>17</v>
+      </c>
+      <c r="D58" t="s">
+        <v>230</v>
+      </c>
+      <c r="E58" t="s">
+        <v>231</v>
+      </c>
+      <c r="F58" t="s">
+        <v>235</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H58" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>238</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>21</v>
+      </c>
+      <c r="D59" t="s">
+        <v>230</v>
+      </c>
+      <c r="E59" t="s">
+        <v>231</v>
+      </c>
+      <c r="F59" t="s">
+        <v>235</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H59" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>241</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>25</v>
+      </c>
+      <c r="D60" t="s">
+        <v>230</v>
+      </c>
+      <c r="E60" t="s">
+        <v>231</v>
+      </c>
+      <c r="F60" t="s">
+        <v>42</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H60" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>244</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>29</v>
+      </c>
+      <c r="D61" t="s">
+        <v>230</v>
+      </c>
+      <c r="E61" t="s">
+        <v>231</v>
+      </c>
+      <c r="F61" t="s">
+        <v>245</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H61" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>248</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62" t="s">
+        <v>230</v>
+      </c>
+      <c r="E62" t="s">
+        <v>231</v>
+      </c>
+      <c r="F62" t="s">
+        <v>249</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H62" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>252</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>46</v>
+      </c>
+      <c r="D63" t="s">
+        <v>230</v>
+      </c>
+      <c r="E63" t="s">
+        <v>231</v>
+      </c>
+      <c r="F63" t="s">
+        <v>59</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H63" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>255</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>49</v>
+      </c>
+      <c r="D64" t="s">
+        <v>230</v>
+      </c>
+      <c r="E64" t="s">
+        <v>231</v>
+      </c>
+      <c r="F64" t="s">
+        <v>210</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H64" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>258</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>54</v>
+      </c>
+      <c r="D65" t="s">
+        <v>230</v>
+      </c>
+      <c r="E65" t="s">
+        <v>231</v>
+      </c>
+      <c r="F65" t="s">
+        <v>259</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H65" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>262</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>58</v>
+      </c>
+      <c r="D66" t="s">
+        <v>230</v>
+      </c>
+      <c r="E66" t="s">
+        <v>231</v>
+      </c>
+      <c r="F66" t="s">
+        <v>249</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H66" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>265</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>63</v>
+      </c>
+      <c r="D67" t="s">
+        <v>230</v>
+      </c>
+      <c r="E67" t="s">
+        <v>231</v>
+      </c>
+      <c r="F67" t="s">
+        <v>249</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H67" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>268</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>67</v>
+      </c>
+      <c r="D68" t="s">
+        <v>230</v>
+      </c>
+      <c r="E68" t="s">
+        <v>231</v>
+      </c>
+      <c r="F68" t="s">
+        <v>249</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H68" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>270</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>71</v>
+      </c>
+      <c r="D69" t="s">
+        <v>230</v>
+      </c>
+      <c r="E69" t="s">
+        <v>231</v>
+      </c>
+      <c r="F69" t="s">
+        <v>249</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H69" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>273</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>75</v>
+      </c>
+      <c r="D70" t="s">
+        <v>230</v>
+      </c>
+      <c r="E70" t="s">
+        <v>231</v>
+      </c>
+      <c r="F70" t="s">
+        <v>274</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H70" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>277</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>79</v>
+      </c>
+      <c r="D71" t="s">
+        <v>230</v>
+      </c>
+      <c r="E71" t="s">
+        <v>231</v>
+      </c>
+      <c r="F71" t="s">
+        <v>42</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H71" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>280</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>83</v>
+      </c>
+      <c r="D72" t="s">
+        <v>230</v>
+      </c>
+      <c r="E72" t="s">
+        <v>231</v>
+      </c>
+      <c r="F72" t="s">
+        <v>249</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H72" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>283</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>88</v>
+      </c>
+      <c r="D73" t="s">
+        <v>230</v>
+      </c>
+      <c r="E73" t="s">
+        <v>231</v>
+      </c>
+      <c r="F73" t="s">
+        <v>42</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H73" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>286</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" t="s">
+        <v>287</v>
+      </c>
+      <c r="E74" t="s">
+        <v>288</v>
+      </c>
+      <c r="F74" t="s">
+        <v>42</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H74" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>291</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>17</v>
+      </c>
+      <c r="D75" t="s">
+        <v>287</v>
+      </c>
+      <c r="E75" t="s">
+        <v>288</v>
+      </c>
+      <c r="F75" t="s">
+        <v>42</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H75" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>294</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>21</v>
+      </c>
+      <c r="D76" t="s">
+        <v>287</v>
+      </c>
+      <c r="E76" t="s">
+        <v>288</v>
+      </c>
+      <c r="F76" t="s">
+        <v>295</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H76" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>298</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" t="s">
+        <v>299</v>
+      </c>
+      <c r="E77" t="s">
+        <v>300</v>
+      </c>
+      <c r="F77" t="s">
+        <v>59</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H77" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>303</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>17</v>
+      </c>
+      <c r="D78" t="s">
+        <v>299</v>
+      </c>
+      <c r="E78" t="s">
+        <v>300</v>
+      </c>
+      <c r="F78" t="s">
+        <v>59</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H78" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>306</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>21</v>
+      </c>
+      <c r="D79" t="s">
+        <v>299</v>
+      </c>
+      <c r="E79" t="s">
+        <v>300</v>
+      </c>
+      <c r="F79" t="s">
+        <v>59</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H79" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>309</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>25</v>
+      </c>
+      <c r="D80" t="s">
+        <v>299</v>
+      </c>
+      <c r="E80" t="s">
+        <v>300</v>
+      </c>
+      <c r="F80" t="s">
+        <v>274</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H80" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>312</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>29</v>
+      </c>
+      <c r="D81" t="s">
+        <v>299</v>
+      </c>
+      <c r="E81" t="s">
+        <v>300</v>
+      </c>
+      <c r="F81" t="s">
+        <v>313</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H81" t="s">
+        <v>315</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>